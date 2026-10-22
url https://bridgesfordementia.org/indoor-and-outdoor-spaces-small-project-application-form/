--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+    <w:p w14:paraId="1F149716" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FLEXIBLE FUNDING APPLICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="73F4F6C0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3" w:rsidP="00B1586E">
+    <w:p w14:paraId="17AB1E73" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3" w:rsidP="00B1586E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PLEASE COMPLETE THE FORM BELOW AND SEND IT AS A</w:t>
       </w:r>
       <w:r w:rsidR="00B1586E">
         <w:rPr>
@@ -130,1623 +130,1568 @@
           <w:t>bridgesfordementia@sheffield.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please use the format of 'Name Surname' as the file name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="1ABBD2DC" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4441"/>
         <w:gridCol w:w="5765"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="1771BD69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="3294F46D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="7441C12C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4441" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="017C2763" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project start date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="12FFA3F6" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project end date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="199CB228" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2796"/>
         <w:gridCol w:w="3456"/>
         <w:gridCol w:w="1167"/>
         <w:gridCol w:w="2787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="3A31342A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="2B6B5976" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SECTION 1: APPLICATION TEAM DETAILS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
-[...13 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          <w:p w14:paraId="5053CECB" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="660E602F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="0CAAF0C0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lead applicant details </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(the lead applicant must be a UK research organisation eligible to receive UKRI funding)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="14E29FCA" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...27 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="5518B809" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30591F31" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="2CD10787" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="508CCC8E" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="4490497D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Research Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="6E601B72" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7809D8D9" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="3854409C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="6A1A81E9" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="15F6A682" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="325E7B0E" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DA399E8" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="6574063C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="133F66BC" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="0254E768" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Academic position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="0E3E4199" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="056742A2" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="7BAA42B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="2F200D48" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Co-investigator details (complete as applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="00F3F342" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="4DCD81B4" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="5FF5A48A" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="6DB62D47" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="4108A260" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="29C7E533" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="74B08E2C" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="344B1F9D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="19C07C33" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="034A1CA3" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="4D3951EF" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="2B092AEC" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="433F26A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="0869698D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="4F030277" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="41826A91" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="6C79ACCC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="68B99BD1" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="339B9D02" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="73E327C5" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="404E9C29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="12E6EE3F" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="2E7F5645" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="22C9B05B" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project partner details (complete as applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="67C5BBEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="661D6C48" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="11CFF07C" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Organisation/Institute/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="71496EDB" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Company/Charity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="292EAF09" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>UK/ Inter- National</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="7EFDC043" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="7FCB94EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="27C78163" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="2BBB8A55" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="54B6B0C6" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="7FA88A38" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="795DAA38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="401D61C7" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="423CD7C0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="332DAD07" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="7A53BBEF" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="14FC21EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="195823DA" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="65641F43" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="4D10289A" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="7FF27EEC" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="2F846BB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="27ADE35A" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="54F7C943" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="40F0F9D0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="77AC7EAB" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="5F11D30A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="06254697" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please explain the roles of the academic </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
@@ -1790,408 +1735,402 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> partners are required) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="6FECDD9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...133 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="49DA0BB6" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D00203B" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18E14C7B" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="163FC462" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="275D91D6" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BB074FD" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B84FB3B" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47A6E0CC" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="680ACE32" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01953713" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="546E7E63" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF3756F" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="6CFEDC60" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="085930F6" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="0CB1FF68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00021127">
+          </w:tcPr>
+          <w:p w14:paraId="60B7F800" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_0"/>
                 <w:id w:val="1505067835"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
             <w:r w:rsidR="00CC53D3">
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Section 2: case for support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="474907E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="239FDF5F" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LAY SUMMARY OF THE PROJECT (max 250 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="7C113232" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="57C0A180" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CA5656" w:rsidRDefault="00CA5656">
+          <w:p w14:paraId="14008604" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CA5656" w:rsidRDefault="00CA5656">
+          <w:p w14:paraId="73220B1C" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="64747DDC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3" w:rsidP="003A310A">
+          </w:tcPr>
+          <w:p w14:paraId="3ABFA046" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3" w:rsidP="003A310A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A310A">
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
@@ -2199,364 +2138,316 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SCIENTIFIC &amp; TECHNICAL DESCRIPTION- include images if you need (max 1000 words)</w:t>
             </w:r>
             <w:r w:rsidR="003A310A" w:rsidRPr="003A310A">
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003A310A" w:rsidRPr="003A310A">
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>References can be attached so a</w:t>
-[...44 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+              <w:t>References can be attached so a document which sits outside of the 1000-word count for this section</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="49D07980" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="640D585B" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="6F03896D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="75BC09CA" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="5E18AB72" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="5DD20BB9" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AIMS AND OBJECTIVES (WITH INDICATIVE TIMESCALES) max 250 words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="34EE9366" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...43 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="73761C30" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15244D3C" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CB3AA93" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A39097" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="7EC7D952" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRPr="00CA5656" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="3F997FC7" w14:textId="77777777" w:rsidR="000B7695" w:rsidRPr="00CA5656" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5656">
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Involving people with lived experience of dementia. (max 250 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="7B7D3294" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...27 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="53E90B6F" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E6889DA" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="607BDB3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3" w:rsidP="009B27E6">
+          </w:tcPr>
+          <w:p w14:paraId="0D0A556C" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3" w:rsidP="009B27E6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
@@ -2569,2206 +2460,2260 @@
             <w:r w:rsidR="009B27E6">
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>max 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="34257A26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="0A96862F" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695" w:rsidP="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BA67671" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656" w:rsidP="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C1A9DD3" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656" w:rsidP="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="53EEB585" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="1CCBDD1F" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Long term impact (max 250 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="64F97C5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...43 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="07B67F32" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F3A4666" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79ABC1D2" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D377E6A" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="5A5D8280" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="52246C59" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Future plans to progress your research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (max 200 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="6FDA0694" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="50643F1E" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30D63AD7" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695" w:rsidP="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="259C14E3" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656" w:rsidP="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="6FDA0691" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="1A3B4BDC" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> SUMMARY OF COSTS REQUESTED </w:t>
             </w:r>
             <w:r w:rsidRPr="009B27E6">
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(max 250 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="065BC2AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-          <w:p w:rsidR="00CA5656" w:rsidRDefault="00CA5656" w:rsidP="00CA5656">
+          </w:tcPr>
+          <w:p w14:paraId="1A3AEC1A" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61806BFF" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695" w:rsidP="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16BC0B94" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656" w:rsidP="00CA5656">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4714DC7F" w14:textId="77777777" w:rsidR="00CA5656" w:rsidRDefault="00CA5656" w:rsidP="00CA5656">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+    <w:p w14:paraId="0947B506" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2214"/>
         <w:gridCol w:w="2464"/>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="3147"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="39EE42DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
-[...8 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="1EF862AD" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_heading=h.lfd0psf6u7ld" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Section 3: Table of resources required for project (up to £48k at 80% FEC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="66B672EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="04880516" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="7137C693" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="03C9EE57" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="74C939AC" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="316E2EEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="00638FE5" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="0693F499" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fund heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="751B5218" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Full economic cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="342959FE" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>BRIDGES N+ contribution (80% of A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="3179A4F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="6B0B2924" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="26362B43" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="07267373" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="6927A88A" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="34B84854" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="22B9F0EB" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Directly Incurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="525C3DC3" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="37BA4C3D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="010B974E" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="206D93BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="1CBB92D0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="62FC01CD" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Travel &amp; Subsistence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="78DDFB8F" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="77089CA0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="2DACA758" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="26C9D656" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="283073D1" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="65D7D2D8" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="23C091F8" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="367BD23E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="539CA30D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="3B27F986" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sub-total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="079C4E51" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="12753B97" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="1A5DFBDB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="473D6BD1" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="240DDA14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="2293CC9D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Directly Allocated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
-[...15 lines deleted...]
-              <w:t>Estates costs</w:t>
+          <w:p w14:paraId="1B1D6486" w14:textId="0B4300E2" w:rsidR="000B7695" w:rsidRPr="00894814" w:rsidRDefault="00894814">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894814">
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Investigators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="51A63914" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="70E88A48" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="00894814" w14:paraId="429B90F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="19A83EE4" w14:textId="77777777" w:rsidR="00894814" w:rsidRDefault="00894814">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2464" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66816A25" w14:textId="7ED5EF6E" w:rsidR="00894814" w:rsidRDefault="00894814">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Estates costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD20BEC" w14:textId="77777777" w:rsidR="00894814" w:rsidRDefault="00894814">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E202796" w14:textId="77777777" w:rsidR="00894814" w:rsidRDefault="00894814">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="7F87483E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4273F6B9" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="75CCFFA7" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Other directly allocated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="5478B1D0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="354A540D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="3DA657A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="03EB6458" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="78753425" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sub-total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="435E67C7" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="17C00C58" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="2D192211" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="317D4051" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="65EEBDEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="383CBA52" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Indirect costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="0CC4B4F5" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Indirect costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="715ED452" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="5E044C44" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="6DAFFCE5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="12F8CBD2" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="5F837BD1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="1385D395" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="1012AE4F" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="37B5C280" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="52F36C02" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="5231DAC4" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="639BA16D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="5DA262E0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SECTION 4: CONFIRMATION OF INSTITUTIONAL SUPPORT (for ECRs only)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          <w:p w14:paraId="39B804C4" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="07636C76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="648CC4B6" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please confirm that you have the support of your main supervisor or Head of Department on submitting this application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="07C68662" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="0C44A564" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sign here:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
-[...23 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          <w:p w14:paraId="40899B7C" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A1EB9B0" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="11116125" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="661E1160" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
-[...13 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          <w:p w14:paraId="2A8D7D6C" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="3EC2A981" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="62C871CD" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="4CED8025" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="4E59F3D1" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="6BEB73BD" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_heading=h.lvwa9az9w3vn" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.lvwa9az9w3vn" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="42C3F932" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2796"/>
         <w:gridCol w:w="3456"/>
         <w:gridCol w:w="3954"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="761FEA8B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="733BBD6A" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SECTION 5: POTENTIAL REVIEWERS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
-[...11 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          <w:p w14:paraId="55DE8BEF" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55AB368D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please include the names of two academics we can approach to help review the proposal. Please suggest individuals outside of your institution</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
-[...13 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          <w:p w14:paraId="24589A30" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="6AA75469" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="4175BECC" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="5D256BF4" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+          </w:tcPr>
+          <w:p w14:paraId="7FAB534B" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7695">
+      <w:tr w:rsidR="000B7695" w14:paraId="151FDCD3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="305E3D33" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="2A5EAD70" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-      <w:tr w:rsidR="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="0D306859" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7695" w14:paraId="0474A3F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="026750DD" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="5095E954" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+          </w:tcPr>
+          <w:p w14:paraId="22251A74" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+    <w:p w14:paraId="09C21930" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Atkinson Hyperlegible" w:eastAsia="Atkinson Hyperlegible" w:hAnsi="Atkinson Hyperlegible" w:cs="Atkinson Hyperlegible"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B7695">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00021127" w:rsidRDefault="00021127">
+    <w:p w14:paraId="0A95A349" w14:textId="77777777" w:rsidR="001614FD" w:rsidRDefault="001614FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00021127" w:rsidRDefault="00021127">
+    <w:p w14:paraId="58DB10CF" w14:textId="77777777" w:rsidR="001614FD" w:rsidRDefault="001614FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{27AC8831-A00D-431F-9C1C-664FF3A9D539}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{11468221-F5D9-4225-B94F-9DF1DE38550F}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{7E3F8DF1-7DEA-453F-9B16-13B517B4A069}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{538A2DF3-ED3F-4ADA-841E-96D13C8C92E2}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{9B5DF47C-6A77-47EB-9D10-65F300E36363}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{BF9994B5-3735-4C58-89E3-84FCDB8CE7CE}"/>
   </w:font>
   <w:font w:name="Atkinson Hyperlegible">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="0000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{D39DB433-62F1-48F6-9015-9B6F36CE9A49}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{C84DDBEC-3204-443C-B5FB-259347A04F9D}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{1E6F051C-272F-4E5A-80F4-41D8641A7963}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{07E43C74-3426-4161-B4EB-938A88B6D5B6}"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{767863A2-0589-48CA-B62F-750E6B99C38D}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{1ACDD2B5-89DB-421C-B695-7250CB0C4E22}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11947981" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
@@ -4858,185 +4803,185 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003A310A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+  <w:p w14:paraId="08060BBB" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00021127" w:rsidRDefault="00021127">
+    <w:p w14:paraId="5208661B" w14:textId="77777777" w:rsidR="001614FD" w:rsidRDefault="001614FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00021127" w:rsidRDefault="00021127">
+    <w:p w14:paraId="26B469EC" w14:textId="77777777" w:rsidR="001614FD" w:rsidRDefault="001614FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69EF793D" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="00CC53D3">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08284D4F" wp14:editId="0D2A8A85">
           <wp:extent cx="3955898" cy="706505"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="image1.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3955898" cy="706505"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000B7695" w:rsidRDefault="000B7695">
+  <w:p w14:paraId="230B16E4" w14:textId="77777777" w:rsidR="000B7695" w:rsidRDefault="000B7695">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D762385"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D8D4C376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5083,140 +5028,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="191965374">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B7695"/>
     <w:rsid w:val="00021127"/>
     <w:rsid w:val="000B7695"/>
+    <w:rsid w:val="001614FD"/>
     <w:rsid w:val="001E3BE9"/>
     <w:rsid w:val="003A310A"/>
+    <w:rsid w:val="00894814"/>
     <w:rsid w:val="00990C76"/>
     <w:rsid w:val="009B27E6"/>
     <w:rsid w:val="00AB5828"/>
     <w:rsid w:val="00B11B25"/>
     <w:rsid w:val="00B1586E"/>
     <w:rsid w:val="00BC1B54"/>
     <w:rsid w:val="00CA5656"/>
     <w:rsid w:val="00CC53D3"/>
+    <w:rsid w:val="00D03D2A"/>
     <w:rsid w:val="00D3470B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3E1610A1"/>
+  <w14:docId w14:val="3882F399"/>
   <w15:docId w15:val="{09BC17F3-0291-4472-A2F7-1FAD3A0C4FC5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5544,50 +5493,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2F5496"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
@@ -5863,51 +5817,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B27E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bridgesfordementia@sheffield.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -6225,75 +6179,75 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg1tsX+Uftqae8HxdfmTcAOosKiGg==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCODhEWVpiOBAIGgtBQUFCODhEWVpiOCKkGgoLQUFBQjg4RFlaYjgS9BkKC0FBQUI4OERZWmI4EgtBQUFCODhEWVpiOBq2CAoJdGV4dC9odG1sEqgIc2hvdWxkIHdlIHJlcGxhY2UgdGhlIGJyb2FkICZxdW90O0luZG9vciAmYW1wOyBPdXRkb29yIFNwYWNlcyZxdW90OyBkZXNjcmlwdGlvbiB3aXRoIGNoZWNrYm94ZXPCoCByZXF1aXJpbmcgYXBwbGljYW50cyB0byBzZWxlY3Qgd2hpY2ggb2YgdGhlIHNpeCBzcGVjaWZpYyB3b3Jrc2hvcCB0aGVtZXMgdGhlaXIgcHJvamVjdCBhZGRyZXNzZXM8YnI+Ljxicj5UaGVtZSAxOiBJbmRvb3IgQWlyIFF1YWxpdHksIFRlbXBlcmF0dXJlLCBhbmQgRnJlc2ggQWlyIChlLmcuLCBsb2NhbGlzZWQgcmVzcG9uc2l2ZSBlbnZpcm9ubWVudHMsIGF1dG9tYXRlZCBjb21mb3J0L3N0cmVzcyBkZXRlY3Rpb24sIHBhc3NpdmUgaW5mcmFzdHJ1Y3R1cmUpPGJyPi48YnI+VGhlbWUgMjogSW5kb29yIERpZ2l0YWwgVG9vbHMgYW5kIE11bHRpLVNlbnNvcnkgU3VwcG9ydCAoZS5nLiwgc2Vuc29yeSByZWd1bGF0aW9uLCBjYWxtIGdsYXNzZXMsIGNpcmNhZGlhbi9uYXZpZ2F0aW9uYWwgbGlnaHRpbmcpPGJyPi48YnI+VGhlbWUgMzogSW5kb29yIE5hdmlnYXRpb24gb2YgQ29uZnVzaW5nIFNwYWNlcyAoZS5nLiwgYWN0aXZlIGd1aWRhbmNlIG92ZXIgcGFzc2l2ZSBzdXBwb3J0LCBzb2NpYWxseSBhc3Npc3RpdmUgcm9ib3RpY3MpPGJyPi48YnI+VGhlbWUgNDogT3V0ZG9vciBOZWlnaGJvdXJob29kcywgR2FyZGVucywgUm91dGVzLCBhbmQgQXV0b25vbXkgKGUuZy4sIHBhc3NpdmUgaGF6YXJkIG1hcHBpbmcsIHBlcnNvbmFsaXNlZCByb3V0aW5nLCBpbmNsdXNpdmUgcHVibGljIGhhdmVucyk8YnI+Ljxicj5UaGVtZSA1OiBPdXRkb29yIENvbW11bmljYXRpb24gYW5kIENoZWNraW5nIEluIChlLmcuLCB0aGUgdGFsa2luZyBkaWFyeSwgc2ltcGxlIHRhY3RpbGUgaW50ZXJmYWNlcyBhdm9pZGluZyBjb21wbGV4IHdlYXJhYmxlcyk8YnI+Ljxicj5UaGVtZSA2OiBMb3ctQ29zdCBBZGFwdGF0aW9ucyBmb3IgUHJpdmF0ZSBIb3VzaW5nIChlLmcuLCB0aGUgVHJpLUxpZ2h0IGNvbmNlcHQsIGVtYmVkZGVkIGFuZCBpbnZpc2libGUgdGVjaCk8YnI+PGJyPlRoZW1lIDc6IGNyZWF0ZSB5b3Ugb3duPGJyPi4i/AcKCnRleHQvcGxhaW4S7QdzaG91bGQgd2UgcmVwbGFjZSB0aGUgYnJvYWQgIkluZG9vciAmIE91dGRvb3IgU3BhY2VzIiBkZXNjcmlwdGlvbiB3aXRoIGNoZWNrYm94ZXPCoCByZXF1aXJpbmcgYXBwbGljYW50cyB0byBzZWxlY3Qgd2hpY2ggb2YgdGhlIHNpeCBzcGVjaWZpYyB3b3Jrc2hvcCB0aGVtZXMgdGhlaXIgcHJvamVjdCBhZGRyZXNzZXMKLgpUaGVtZSAxOiBJbmRvb3IgQWlyIFF1YWxpdHksIFRlbXBlcmF0dXJlLCBhbmQgRnJlc2ggQWlyIChlLmcuLCBsb2NhbGlzZWQgcmVzcG9uc2l2ZSBlbnZpcm9ubWVudHMsIGF1dG9tYXRlZCBjb21mb3J0L3N0cmVzcyBkZXRlY3Rpb24sIHBhc3NpdmUgaW5mcmFzdHJ1Y3R1cmUpCi4KVGhlbWUgMjogSW5kb29yIERpZ2l0YWwgVG9vbHMgYW5kIE11bHRpLVNlbnNvcnkgU3VwcG9ydCAoZS5nLiwgc2Vuc29yeSByZWd1bGF0aW9uLCBjYWxtIGdsYXNzZXMsIGNpcmNhZGlhbi9uYXZpZ2F0aW9uYWwgbGlnaHRpbmcpCi4KVGhlbWUgMzogSW5kb29yIE5hdmlnYXRpb24gb2YgQ29uZnVzaW5nIFNwYWNlcyAoZS5nLiwgYWN0aXZlIGd1aWRhbmNlIG92ZXIgcGFzc2l2ZSBzdXBwb3J0LCBzb2NpYWxseSBhc3Npc3RpdmUgcm9ib3RpY3MpCi4KVGhlbWUgNDogT3V0ZG9vciBOZWlnaGJvdXJob29kcywgR2FyZGVucywgUm91dGVzLCBhbmQgQXV0b25vbXkgKGUuZy4sIHBhc3NpdmUgaGF6YXJkIG1hcHBpbmcsIHBlcnNvbmFsaXNlZCByb3V0aW5nLCBpbmNsdXNpdmUgcHVibGljIGhhdmVucykKLgpUaGVtZSA1OiBPdXRkb29yIENvbW11bmljYXRpb24gYW5kIENoZWNraW5nIEluIChlLmcuLCB0aGUgdGFsa2luZyBkaWFyeSwgc2ltcGxlIHRhY3RpbGUgaW50ZXJmYWNlcyBhdm9pZGluZyBjb21wbGV4IHdlYXJhYmxlcykKLgpUaGVtZSA2OiBMb3ctQ29zdCBBZGFwdGF0aW9ucyBmb3IgUHJpdmF0ZSBIb3VzaW5nIChlLmcuLCB0aGUgVHJpLUxpZ2h0IGNvbmNlcHQsIGVtYmVkZGVkIGFuZCBpbnZpc2libGUgdGVjaCkKClRoZW1lIDc6IGNyZWF0ZSB5b3Ugb3duCi4qGyIVMTE1MDk5MTQ3NzA1MjE3MDE4OTEyKAA4ADDviNu16jM474jbteozSikKCnRleHQvcGxhaW4SG1NlY3Rpb24gMjogY2FzZSBmb3Igc3VwcG9ydFoMY2NwMWRrZWpsZ3NmcgIgAHgAmgEGCAAQABgAqgGrCBKoCHNob3VsZCB3ZSByZXBsYWNlIHRoZSBicm9hZCAmcXVvdDtJbmRvb3IgJmFtcDsgT3V0ZG9vciBTcGFjZXMmcXVvdDsgZGVzY3JpcHRpb24gd2l0aCBjaGVja2JveGVzwqAgcmVxdWlyaW5nIGFwcGxpY2FudHMgdG8gc2VsZWN0IHdoaWNoIG9mIHRoZSBzaXggc3BlY2lmaWMgd29ya3Nob3AgdGhlbWVzIHRoZWlyIHByb2plY3QgYWRkcmVzc2VzPGJyPi48YnI+VGhlbWUgMTogSW5kb29yIEFpciBRdWFsaXR5LCBUZW1wZXJhdHVyZSwgYW5kIEZyZXNoIEFpciAoZS5nLiwgbG9jYWxpc2VkIHJlc3BvbnNpdmUgZW52aXJvbm1lbnRzLCBhdXRvbWF0ZWQgY29tZm9ydC9zdHJlc3MgZGV0ZWN0aW9uLCBwYXNzaXZlIGluZnJhc3RydWN0dXJlKTxicj4uPGJyPlRoZW1lIDI6IEluZG9vciBEaWdpdGFsIFRvb2xzIGFuZCBNdWx0aS1TZW5zb3J5IFN1cHBvcnQgKGUuZy4sIHNlbnNvcnkgcmVndWxhdGlvbiwgY2FsbSBnbGFzc2VzLCBjaXJjYWRpYW4vbmF2aWdhdGlvbmFsIGxpZ2h0aW5nKTxicj4uPGJyPlRoZW1lIDM6IEluZG9vciBOYXZpZ2F0aW9uIG9mIENvbmZ1c2luZyBTcGFjZXMgKGUuZy4sIGFjdGl2ZSBndWlkYW5jZSBvdmVyIHBhc3NpdmUgc3VwcG9ydCwgc29jaWFsbHkgYXNzaXN0aXZlIHJvYm90aWNzKTxicj4uPGJyPlRoZW1lIDQ6IE91dGRvb3IgTmVpZ2hib3VyaG9vZHMsIEdhcmRlbnMsIFJvdXRlcywgYW5kIEF1dG9ub215IChlLmcuLCBwYXNzaXZlIGhhemFyZCBtYXBwaW5nLCBwZXJzb25hbGlzZWQgcm91dGluZywgaW5jbHVzaXZlIHB1YmxpYyBoYXZlbnMpPGJyPi48YnI+VGhlbWUgNTogT3V0ZG9vciBDb21tdW5pY2F0aW9uIGFuZCBDaGVja2luZyBJbiAoZS5nLiwgdGhlIHRhbGtpbmcgZGlhcnksIHNpbXBsZSB0YWN0aWxlIGludGVyZmFjZXMgYXZvaWRpbmcgY29tcGxleCB3ZWFyYWJsZXMpPGJyPi48YnI+VGhlbWUgNjogTG93LUNvc3QgQWRhcHRhdGlvbnMgZm9yIFByaXZhdGUgSG91c2luZyAoZS5nLiwgdGhlIFRyaS1MaWdodCBjb25jZXB0LCBlbWJlZGRlZCBhbmQgaW52aXNpYmxlIHRlY2gpPGJyPjxicj5UaGVtZSA3OiBjcmVhdGUgeW91IG93bjxicj4uGO+I27XqMyDviNu16jNCEGtpeC4zNG85Y3Z4N3Rvd3QyDmgubGZkMHBzZjZ1N2xkMg5oLmx2d2E5YXo5dzN2bjgAciExRWkyUjJ4NFU2RWlaZHdQTHg1N29CeGRpOTdQVEFncnk=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>361</Words>
-  <Characters>2060</Characters>
+  <Words>363</Words>
+  <Characters>2075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2417</CharactersWithSpaces>
+  <CharactersWithSpaces>2434</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Neil</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100912A5F6291DDBB4EBD7326048EB9327F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr>MediaServiceImageTags</vt:lpwstr>
   </property>
 </Properties>